--- v0 (2025-10-15)
+++ v1 (2026-06-21)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7BF31CAD" w14:textId="1035818C" w:rsidR="005017D4" w:rsidRPr="007968A9" w:rsidRDefault="007968A9" w:rsidP="00352E7B">
+    <w:p w14:paraId="7BF31CAD" w14:textId="3590D67D" w:rsidR="005017D4" w:rsidRPr="007968A9" w:rsidRDefault="007968A9" w:rsidP="00352E7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2127" w:firstLine="1133"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00A769CF">
         <w:rPr>
@@ -86,58 +86,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ia</w:t>
       </w:r>
       <w:r w:rsidR="005017D4" w:rsidRPr="007968A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ..................... 20</w:t>
       </w:r>
       <w:r w:rsidR="00352E7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0035098F">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00E13F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005017D4" w:rsidRPr="007968A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
       <w:r w:rsidR="00352E7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00352E7B" w:rsidRPr="007968A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -846,51 +846,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">o dopuszczenie do egzaminu wstępnego na aplikację radcowską </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBC1080" w14:textId="77777777" w:rsidR="005017D4" w:rsidRPr="007968A9" w:rsidRDefault="005017D4" w:rsidP="007968A9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58D1DF02" w14:textId="71FB764C" w:rsidR="005017D4" w:rsidRPr="007968A9" w:rsidRDefault="005017D4" w:rsidP="007968A9">
+    <w:p w14:paraId="58D1DF02" w14:textId="1B14ED69" w:rsidR="005017D4" w:rsidRPr="007968A9" w:rsidRDefault="005017D4" w:rsidP="007968A9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007968A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zwracam się z uprzejmą prośbą o dopuszczenie </w:t>
       </w:r>
       <w:r w:rsidR="007968A9">
         <w:rPr>
@@ -915,58 +915,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>go na aplikację radcowską w</w:t>
       </w:r>
       <w:r w:rsidRPr="007968A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00352E7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0035098F">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00E13F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="007968A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> roku</w:t>
       </w:r>
       <w:r w:rsidRPr="007968A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066527C5" w14:textId="77777777" w:rsidR="005017D4" w:rsidRPr="007968A9" w:rsidRDefault="005017D4" w:rsidP="007968A9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -1157,79 +1157,80 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005017D4"/>
     <w:rsid w:val="00012FBB"/>
+    <w:rsid w:val="00027132"/>
     <w:rsid w:val="000E0378"/>
     <w:rsid w:val="00124989"/>
     <w:rsid w:val="002A7D1B"/>
     <w:rsid w:val="002D7F4C"/>
     <w:rsid w:val="0035098F"/>
     <w:rsid w:val="00352E7B"/>
     <w:rsid w:val="003B70C9"/>
     <w:rsid w:val="005017D4"/>
     <w:rsid w:val="006201E2"/>
     <w:rsid w:val="007968A9"/>
     <w:rsid w:val="00A769CF"/>
     <w:rsid w:val="00BD01F9"/>
     <w:rsid w:val="00C40F36"/>
     <w:rsid w:val="00CB421F"/>
     <w:rsid w:val="00D0489D"/>
+    <w:rsid w:val="00E13F5C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="24A1557D"/>