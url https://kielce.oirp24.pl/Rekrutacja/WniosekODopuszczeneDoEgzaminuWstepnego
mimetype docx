--- v1 (2026-06-21)
+++ v2 (2026-07-12)
@@ -1,1281 +1,1442 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7BF31CAD" w14:textId="3590D67D" w:rsidR="005017D4" w:rsidRPr="007968A9" w:rsidRDefault="007968A9" w:rsidP="00352E7B">
-[...5 lines deleted...]
-        <w:ind w:left="2127" w:firstLine="1133"/>
+    <w:p w14:paraId="093E6E40" w14:textId="77777777" w:rsidR="005017D4" w:rsidRPr="00CA5204" w:rsidRDefault="001B3EC0" w:rsidP="00CA5204">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4956"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="005017D4" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, dn</w:t>
+      </w:r>
+      <w:r w:rsidR="007507BE" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005017D4" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4FE6" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6FCD" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……..</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4FE6" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0BEA" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4FE6" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">… </w:t>
+      </w:r>
+      <w:r w:rsidR="005017D4" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00513587" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00746A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="005017D4" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B183BEE" w14:textId="77777777" w:rsidR="00CA5204" w:rsidRDefault="00CA5204" w:rsidP="001E4C8C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BBFF985" w14:textId="77777777" w:rsidR="00CA5204" w:rsidRDefault="00CA5204" w:rsidP="001E4C8C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED437E8" w14:textId="77777777" w:rsidR="00CA5204" w:rsidRDefault="00CA5204" w:rsidP="001E4C8C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E71C242" w14:textId="77777777" w:rsidR="001F4FE6" w:rsidRPr="00CA5204" w:rsidRDefault="001F4FE6" w:rsidP="001E4C8C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6FCD" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3217" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3624EF" w14:textId="77777777" w:rsidR="001E4C8C" w:rsidRPr="00CA5204" w:rsidRDefault="004C3217" w:rsidP="001E4C8C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4C8C" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>mię i nazwisko</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0133BF31" w14:textId="77777777" w:rsidR="001F4FE6" w:rsidRPr="00CA5204" w:rsidRDefault="001F4FE6" w:rsidP="001E4C8C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="393A7086" w14:textId="77777777" w:rsidR="001F4FE6" w:rsidRPr="00CA5204" w:rsidRDefault="001F4FE6" w:rsidP="001E4C8C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3217" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6FCD" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……..</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3217" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FBA797" w14:textId="77777777" w:rsidR="004E6FCD" w:rsidRPr="00CA5204" w:rsidRDefault="004E6FCD" w:rsidP="004C3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5901CD" w14:textId="77777777" w:rsidR="004C3217" w:rsidRPr="00CA5204" w:rsidRDefault="004C3217" w:rsidP="004C3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6FCD" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A70D49" w14:textId="77777777" w:rsidR="004E6FCD" w:rsidRPr="00CA5204" w:rsidRDefault="004E6FCD" w:rsidP="004C3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB56E15" w14:textId="77777777" w:rsidR="004E6FCD" w:rsidRPr="00CA5204" w:rsidRDefault="004C3217" w:rsidP="001E4C8C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6FCD" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314CD6D3" w14:textId="77777777" w:rsidR="001E4C8C" w:rsidRPr="00CA5204" w:rsidRDefault="004C3217" w:rsidP="001E4C8C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>adres korespondencyjny</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDA2328" w14:textId="77777777" w:rsidR="001F4FE6" w:rsidRPr="00CA5204" w:rsidRDefault="001F4FE6" w:rsidP="001E4C8C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A83B2D0" w14:textId="77777777" w:rsidR="001F4FE6" w:rsidRPr="00CA5204" w:rsidRDefault="001F4FE6" w:rsidP="001E4C8C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3217" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196FA404" w14:textId="77777777" w:rsidR="004E6FCD" w:rsidRPr="00CA5204" w:rsidRDefault="004C3217" w:rsidP="00513587">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00513587" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4C8C" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>telefonu</w:t>
+      </w:r>
+      <w:r w:rsidR="00513587" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF3E7BF" w14:textId="77777777" w:rsidR="00513587" w:rsidRPr="00CA5204" w:rsidRDefault="00513587" w:rsidP="00513587">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3217" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0E705E" w14:textId="77777777" w:rsidR="00DB1A58" w:rsidRPr="00CA5204" w:rsidRDefault="004C3217" w:rsidP="00513587">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00513587" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dres  e-mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00513587" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F981DF" w14:textId="77777777" w:rsidR="001E4C8C" w:rsidRPr="001B3EC0" w:rsidRDefault="001E4C8C" w:rsidP="000E0378">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3119" w:firstLine="850"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF7F293" w14:textId="77777777" w:rsidR="001E4C8C" w:rsidRPr="001B3EC0" w:rsidRDefault="001E4C8C" w:rsidP="000E0378">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3119" w:firstLine="850"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F21AB79" w14:textId="77777777" w:rsidR="001F4FE6" w:rsidRPr="00CA5204" w:rsidRDefault="00513587" w:rsidP="004C3217">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F4FE6" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Przewodniczący </w:t>
+      </w:r>
+      <w:r w:rsidR="005017D4" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Komisj</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4FE6" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="005017D4" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4FE6" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Egzaminacyjnej</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BC1208" w14:textId="77777777" w:rsidR="00C02732" w:rsidRPr="00CA5204" w:rsidRDefault="00CA5204" w:rsidP="00CA5204">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4248"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00513587" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do spraw aplikacji </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4FE6" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>radcowskiej</w:t>
+      </w:r>
+      <w:r w:rsidR="00513587" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3217" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00513587" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przy Ministrze Sprawiedliwości </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3217" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00513587" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na obszarze właściwości </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3217" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00513587" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rady Okręgowej Izby Radców Prawnych </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00513587" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3EC0" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kielcach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0C84EA" w14:textId="77777777" w:rsidR="001E4C8C" w:rsidRPr="001B3EC0" w:rsidRDefault="001E4C8C" w:rsidP="00C02732">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3119" w:firstLine="850"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...71 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E53CDD6" w14:textId="77777777" w:rsidR="001E4C8C" w:rsidRPr="001B3EC0" w:rsidRDefault="001E4C8C" w:rsidP="000E0378">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3548" w:firstLine="421"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="200C79DD" w14:textId="77777777" w:rsidR="00D0489D" w:rsidRPr="001B3EC0" w:rsidRDefault="00D0489D" w:rsidP="005017D4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3119"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19ABD526" w14:textId="77777777" w:rsidR="001F4FE6" w:rsidRPr="001B3EC0" w:rsidRDefault="001F4FE6" w:rsidP="005017D4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3119"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701CDFAE" w14:textId="77777777" w:rsidR="00711C86" w:rsidRPr="001B3EC0" w:rsidRDefault="00711C86" w:rsidP="005017D4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EBDFDFD" w14:textId="77777777" w:rsidR="001B3EC0" w:rsidRPr="00CA5204" w:rsidRDefault="005017D4" w:rsidP="001B3EC0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wniosek</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3EC0" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C59C69" w14:textId="77777777" w:rsidR="005017D4" w:rsidRPr="00CA5204" w:rsidRDefault="005017D4" w:rsidP="001B3EC0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o dopuszczenie do egzaminu wstępnego na aplikację w roku 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00513587" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00E13F5C">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00CA5204" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="005017D4" w:rsidRPr="007968A9">
-[...381 lines deleted...]
-    <w:p w14:paraId="56E6E2FA" w14:textId="77777777" w:rsidR="005017D4" w:rsidRPr="00A769CF" w:rsidRDefault="007968A9" w:rsidP="00A769CF">
+    </w:p>
+    <w:p w14:paraId="2D0E6F9E" w14:textId="77777777" w:rsidR="001F4FE6" w:rsidRPr="00CA5204" w:rsidRDefault="001F4FE6" w:rsidP="005017D4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DDCC376" w14:textId="77777777" w:rsidR="005017D4" w:rsidRPr="00CA5204" w:rsidRDefault="005017D4" w:rsidP="005017D4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39434F26" w14:textId="77777777" w:rsidR="00035E3D" w:rsidRPr="00CA5204" w:rsidRDefault="00035E3D" w:rsidP="005017D4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66403101" w14:textId="77777777" w:rsidR="005017D4" w:rsidRPr="00CA5204" w:rsidRDefault="005017D4" w:rsidP="004E6FCD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="3828"/>
-[...367 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zwracam się z uprzejmą prośbą o dopuszczenie </w:t>
       </w:r>
-      <w:r w:rsidR="007968A9">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00FF183E" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mnie </w:t>
       </w:r>
-      <w:r w:rsidRPr="007968A9">
-[...29 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>do egzaminu wstępnego na aplikację</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03C92" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  radcowską </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w roku 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00513587" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00E13F5C">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00CA5204" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="007968A9">
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066527C5" w14:textId="77777777" w:rsidR="005017D4" w:rsidRPr="007968A9" w:rsidRDefault="005017D4" w:rsidP="007968A9">
-[...160 lines deleted...]
-    <w:sectPr w:rsidR="007968A9" w:rsidRPr="007968A9" w:rsidSect="002A7D1B">
+    <w:p w14:paraId="47A4E927" w14:textId="77777777" w:rsidR="005017D4" w:rsidRPr="00CA5204" w:rsidRDefault="005017D4" w:rsidP="005017D4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C914554" w14:textId="77777777" w:rsidR="000E0378" w:rsidRPr="00CA5204" w:rsidRDefault="000E0378" w:rsidP="005017D4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1D57EC" w14:textId="77777777" w:rsidR="00D0489D" w:rsidRPr="00CA5204" w:rsidRDefault="00D0489D" w:rsidP="005017D4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC2B93F" w14:textId="77777777" w:rsidR="00D0489D" w:rsidRPr="00CA5204" w:rsidRDefault="00D0489D" w:rsidP="005017D4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35498ECA" w14:textId="77777777" w:rsidR="005017D4" w:rsidRPr="00CA5204" w:rsidRDefault="001F4FE6" w:rsidP="001E4C8C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F79A3F" w14:textId="77777777" w:rsidR="001F4FE6" w:rsidRPr="00CA5204" w:rsidRDefault="00CA5204" w:rsidP="00CA5204">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6372" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3EC0" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>( p</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4FE6" w:rsidRPr="00CA5204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odpis )           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E54BEF" w14:textId="77777777" w:rsidR="005017D4" w:rsidRPr="001B3EC0" w:rsidRDefault="005017D4" w:rsidP="005017D4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005017D4" w:rsidRPr="001B3EC0" w:rsidSect="001F4FE6">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1274" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005017D4"/>
     <w:rsid w:val="00012FBB"/>
-    <w:rsid w:val="00027132"/>
+    <w:rsid w:val="00035E3D"/>
     <w:rsid w:val="000E0378"/>
+    <w:rsid w:val="00117FFC"/>
     <w:rsid w:val="00124989"/>
+    <w:rsid w:val="001B3EC0"/>
+    <w:rsid w:val="001C09BC"/>
+    <w:rsid w:val="001E4C8C"/>
+    <w:rsid w:val="001F4FE6"/>
+    <w:rsid w:val="00240C7B"/>
     <w:rsid w:val="002A7D1B"/>
-    <w:rsid w:val="002D7F4C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003B70C9"/>
+    <w:rsid w:val="002F0BEA"/>
+    <w:rsid w:val="003C6635"/>
+    <w:rsid w:val="004C3217"/>
+    <w:rsid w:val="004E6FCD"/>
+    <w:rsid w:val="004F78F7"/>
     <w:rsid w:val="005017D4"/>
-    <w:rsid w:val="006201E2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00CB421F"/>
+    <w:rsid w:val="00513587"/>
+    <w:rsid w:val="00690581"/>
+    <w:rsid w:val="00711C86"/>
+    <w:rsid w:val="00734064"/>
+    <w:rsid w:val="00746A49"/>
+    <w:rsid w:val="007507BE"/>
+    <w:rsid w:val="007E7AA4"/>
+    <w:rsid w:val="00892521"/>
+    <w:rsid w:val="00A13BD5"/>
+    <w:rsid w:val="00AC136D"/>
+    <w:rsid w:val="00B6795E"/>
+    <w:rsid w:val="00C02732"/>
+    <w:rsid w:val="00CA5204"/>
     <w:rsid w:val="00D0489D"/>
-    <w:rsid w:val="00E13F5C"/>
+    <w:rsid w:val="00DA41CC"/>
+    <w:rsid w:val="00DB1A58"/>
+    <w:rsid w:val="00E03C92"/>
+    <w:rsid w:val="00E066BE"/>
+    <w:rsid w:val="00E91F59"/>
+    <w:rsid w:val="00F36E07"/>
+    <w:rsid w:val="00F6165C"/>
+    <w:rsid w:val="00FF183E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pl-PL"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="24A1557D"/>
-  <w15:docId w15:val="{480F26CD-59DC-4FA4-905D-411A7000AAB3}"/>
+  <w14:docId w14:val="3CFAEA59"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3AE8F311-46E1-40C4-B921-B4D7CB81CAAA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1614,428 +1775,452 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="002A7D1B"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pl-PL" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E0378"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000E0378"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
+  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Pakiet Office">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Pakiet Office">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Pakiet Office">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>94</Words>
-  <Characters>537</Characters>
+  <Words>95</Words>
+  <Characters>542</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>TDG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>630</CharactersWithSpaces>
+  <CharactersWithSpaces>636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Dawid Gaweł</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>